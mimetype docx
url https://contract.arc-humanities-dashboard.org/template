--- v0 (2026-06-20)
+++ v1 (2026-08-19)
@@ -1,72 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="15627EE5" w14:textId="77777777" w:rsidR="0048671E" w:rsidRPr="001801B4" w:rsidRDefault="0048671E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:color w:val="2F2F2F"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:sectPr w:rsidR="0048671E" w:rsidRPr="001801B4">
-          <w:headerReference w:type="default" r:id="rId7"/>
-          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EAADA66" w14:textId="77777777" w:rsidR="0048671E" w:rsidRPr="001801B4" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:before="480" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:eastAsia="Gill Sans" w:hAnsi="Gill Sans" w:cs="Gill Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001801B4">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans" w:eastAsia="Gill Sans" w:hAnsi="Gill Sans" w:cs="Gill Sans"/>
           <w:sz w:val="32"/>
@@ -1277,51 +1278,51 @@
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="001801B4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>Manuscript</w:t>
       </w:r>
       <w:r w:rsidRPr="001801B4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D788A0C" w14:textId="3F3A30AD" w:rsidR="00562155" w:rsidRPr="001801B4" w:rsidRDefault="00562155" w:rsidP="00562155">
+    <w:p w14:paraId="0D788A0C" w14:textId="3F40557F" w:rsidR="00562155" w:rsidRPr="001801B4" w:rsidRDefault="00562155" w:rsidP="00562155">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="619" w:hanging="547"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1438,51 +1439,51 @@
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">}} words in length; </w:t>
       </w:r>
       <w:r w:rsidR="00A45FAF" w:rsidRPr="001801B4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>a maximum number of</w:t>
       </w:r>
       <w:r w:rsidR="00A45FAF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A45FAF" w:rsidRPr="008421E4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>{{</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A45FAF" w:rsidRPr="008421E4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>imagecount_total_words</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A45FAF" w:rsidRPr="008421E4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
@@ -1602,374 +1603,702 @@
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>}} ({{</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0050315A">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>bw_pages_number</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0050315A">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">}}) pages </w:t>
+        <w:t xml:space="preserve">}}) </w:t>
+      </w:r>
+      <w:r w:rsidR="00871E10" w:rsidRPr="00871E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>black-and-white</w:t>
+      </w:r>
+      <w:r w:rsidR="00871E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>page</w:t>
+      </w:r>
+      <w:r w:rsidR="00871E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00871E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A45FAF">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="0050315A">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> a maximum of {{</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0050315A">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>col_pages_words</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0050315A">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>}}({{</w:t>
+        <w:t>}}</w:t>
+      </w:r>
+      <w:r w:rsidR="009F16EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050315A">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>({{</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0050315A">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>col_pages_number</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0050315A">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">}}) </w:t>
       </w:r>
+      <w:r w:rsidR="00871E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">colour </w:t>
+      </w:r>
       <w:r w:rsidRPr="001801B4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>pages.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001801B4">
+        <w:t>page</w:t>
+      </w:r>
+      <w:r w:rsidR="00871E10">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001801B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00871E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001801B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001801B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidR="00892F6F" w:rsidRPr="00892F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>{{</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00892F6F" w:rsidRPr="00892F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>index_y</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00892F6F" w:rsidRPr="00892F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>/n}}</w:t>
+      </w:r>
+      <w:r w:rsidR="00892F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00892F6F" w:rsidRPr="0047688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0E0"/>
+      </w:r>
+      <w:r w:rsidR="00806519">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I</w:t>
+      </w:r>
+      <w:r w:rsidR="00892F6F" w:rsidRPr="0047688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f </w:t>
+      </w:r>
+      <w:r w:rsidR="00892F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00892F6F" w:rsidRPr="0047688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>no index</w:t>
+      </w:r>
+      <w:r w:rsidR="00892F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00892F6F" w:rsidRPr="0047688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> select third option</w:t>
+      </w:r>
+      <w:r w:rsidR="00892F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> below</w:t>
+      </w:r>
+      <w:r w:rsidR="00806519">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>; but i</w:t>
+      </w:r>
+      <w:r w:rsidR="00892F6F" w:rsidRPr="00892F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>f “Yes”, decide who is responsible:</w:t>
+      </w:r>
+      <w:r w:rsidR="00892F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0047688E" w:rsidRPr="00892F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>{{</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0047688E" w:rsidRPr="00892F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>index_author</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0047688E" w:rsidRPr="00892F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>}}</w:t>
+      </w:r>
+      <w:r w:rsidR="005C33CB" w:rsidRPr="005C33CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="002957E7">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
-        <w:t xml:space="preserve">(If author then first option. If publisher then second) </w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="0050315A">
-[...28 lines deleted...]
-      <w:r w:rsidRPr="001801B4">
+      <w:r w:rsidR="008F46C8">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="008F46C8" w:rsidRPr="00AD6B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="008F46C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + </w:t>
+      </w:r>
+      <w:r w:rsidR="008F46C8" w:rsidRPr="00AD6B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r w:rsidR="008F46C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001801B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>=&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="001801B4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pursuant to clause 3.4, an index shall be prepared by the </w:t>
       </w:r>
       <w:r w:rsidRPr="001801B4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidRPr="001801B4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="001801B4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="002957E7">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0050315A">
+      <w:r w:rsidR="008F46C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="008F46C8" w:rsidRPr="00AD6B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="008F46C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + </w:t>
+      </w:r>
+      <w:r w:rsidR="008F46C8" w:rsidRPr="00AD6B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Publisher</w:t>
+      </w:r>
+      <w:r w:rsidR="008F46C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001801B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>=&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C33CB">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001801B4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An index shall be prepared by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001801B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Publisher</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001801B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001801B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="008F46C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">=&gt; </w:t>
-[...43 lines deleted...]
-      <w:r w:rsidR="002957E7" w:rsidRPr="002957E7">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="008F46C8" w:rsidRPr="00AD6B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>no index</w:t>
+      </w:r>
+      <w:r w:rsidR="008F46C8">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">/n}} </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidRPr="001801B4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>=&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="001801B4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
       <w:r w:rsidRPr="001801B4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
@@ -6638,51 +6967,51 @@
       </w:r>
       <w:r w:rsidRPr="00E5701E">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>), whether concluded directly, through a collecting society, or through any other industry licensing mechanism. Net proceeds from AI Licences shall be paid to the Author in accordance with the subsidiary rights income terms of article 12, including the accounting provisions of article 16.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="192EA967" w14:textId="77777777" w:rsidR="00562155" w:rsidRPr="001801B4" w:rsidRDefault="00562155" w:rsidP="00562155">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:sectPr w:rsidR="00562155" w:rsidRPr="001801B4" w:rsidSect="00562155">
-          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="default" r:id="rId10"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="2304" w:right="1440" w:bottom="2160" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E2595FB" w14:textId="643BA738" w:rsidR="00562155" w:rsidRPr="007171A1" w:rsidRDefault="00562155" w:rsidP="00562155">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
@@ -16249,51 +16578,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001801B4">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67D0B271" wp14:editId="29820075">
             <wp:extent cx="1460500" cy="658890"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:docPr id="2" name="image1.jpg" descr="SFSignature"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.jpg" descr="SFSignature"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId11"/>
                     <a:srcRect t="5326"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1460500" cy="658890"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
@@ -16519,51 +16848,51 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:sectPr w:rsidR="0048671E" w:rsidRPr="001801B4">
-          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="2304" w:right="1440" w:bottom="2160" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1545B0FD" w14:textId="059C6845" w:rsidR="0048671E" w:rsidRPr="001801B4" w:rsidRDefault="00000000" w:rsidP="00DD3B35">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
@@ -18556,143 +18885,151 @@
         <w:spacing w:after="120"/>
         <w:ind w:left="1160" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2F2F2F"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0048671E" w:rsidRPr="001801B4">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="702A47B8" w14:textId="77777777" w:rsidR="00004277" w:rsidRDefault="00004277">
+    <w:p w14:paraId="21A7B06E" w14:textId="77777777" w:rsidR="00C8198E" w:rsidRDefault="00C8198E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B24732E" w14:textId="77777777" w:rsidR="00004277" w:rsidRDefault="00004277">
+    <w:p w14:paraId="555325F3" w14:textId="77777777" w:rsidR="00C8198E" w:rsidRDefault="00C8198E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{7D4583AC-D4AF-FE48-B55C-2F81BA4D4D0A}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{B1B6AF54-D1DC-C442-8D26-B5A4D0114313}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{197C6507-7624-8146-B743-B3B455B3BD09}"/>
-    <w:embedItalic r:id="rId3" w:fontKey="{E5F60F85-F041-6145-B96B-9BFF00F4A47A}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{BF99C9E7-6BD8-F040-9EE9-80CF6DA55EBA}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{92DC5555-AE28-A54C-9AE7-F679916D1947}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{4B541F77-FFC3-E04C-A820-D9C678D17189}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId6" w:fontKey="{87644A01-7EF2-4240-A081-31C41E3C2353}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{65C93903-AF8F-2441-BDC8-80284171EDBD}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{CCF57011-59AE-9C4D-AA0D-BEC4A5489CBC}"/>
+    <w:embedItalic r:id="rId6" w:fontKey="{C5738367-1CC2-7D46-9061-015419B1AE79}"/>
   </w:font>
   <w:font w:name="Gill Sans">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{84A96653-447E-BC47-8D93-9CFA59B95057}"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:fontKey="{69ECE093-D7A1-184B-80CC-C7B71EE9209E}"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{772661A0-F02F-1D41-B33E-C118A651A458}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7EA9F93D" w14:textId="3FAB2B6A" w:rsidR="0048671E" w:rsidRDefault="0048671E" w:rsidP="00865C79">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EF6E744" w14:textId="77777777" w:rsidR="00004277" w:rsidRDefault="00004277">
+    <w:p w14:paraId="21C8EDA4" w14:textId="77777777" w:rsidR="00C8198E" w:rsidRDefault="00C8198E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A88DF0A" w14:textId="77777777" w:rsidR="00004277" w:rsidRDefault="00004277">
+    <w:p w14:paraId="358D74D4" w14:textId="77777777" w:rsidR="00C8198E" w:rsidRDefault="00C8198E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="278E2E5B" w14:textId="77777777" w:rsidR="0048671E" w:rsidRDefault="00000000">
     <w:pPr>
       <w:rPr>
         <w:color w:val="002060"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="002060"/>
         <w:sz w:val="14"/>
@@ -20473,120 +20810,141 @@
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0048671E"/>
     <w:rsid w:val="00004277"/>
     <w:rsid w:val="00041B42"/>
     <w:rsid w:val="00053D7E"/>
     <w:rsid w:val="000678D1"/>
+    <w:rsid w:val="0008157C"/>
     <w:rsid w:val="000869FB"/>
     <w:rsid w:val="000E0756"/>
     <w:rsid w:val="000E7A8B"/>
+    <w:rsid w:val="001534FC"/>
     <w:rsid w:val="00162BE7"/>
     <w:rsid w:val="001801B4"/>
+    <w:rsid w:val="001F7D76"/>
     <w:rsid w:val="002778F8"/>
     <w:rsid w:val="00283852"/>
     <w:rsid w:val="00287B35"/>
     <w:rsid w:val="002957E7"/>
+    <w:rsid w:val="002D5C10"/>
     <w:rsid w:val="00306E7A"/>
     <w:rsid w:val="00324BE5"/>
     <w:rsid w:val="00344CB4"/>
     <w:rsid w:val="00355A46"/>
     <w:rsid w:val="003576C3"/>
     <w:rsid w:val="00370521"/>
     <w:rsid w:val="00375085"/>
     <w:rsid w:val="003774E8"/>
     <w:rsid w:val="00394AAC"/>
     <w:rsid w:val="00427FF0"/>
+    <w:rsid w:val="00446D59"/>
     <w:rsid w:val="0045061F"/>
+    <w:rsid w:val="0047688E"/>
     <w:rsid w:val="0048671E"/>
     <w:rsid w:val="004A0622"/>
     <w:rsid w:val="0050315A"/>
     <w:rsid w:val="00520C5D"/>
     <w:rsid w:val="00526B83"/>
     <w:rsid w:val="00547B35"/>
     <w:rsid w:val="00562155"/>
     <w:rsid w:val="005A1F06"/>
     <w:rsid w:val="005B01DC"/>
+    <w:rsid w:val="005C33CB"/>
     <w:rsid w:val="005E25FD"/>
     <w:rsid w:val="006476A4"/>
+    <w:rsid w:val="006A167E"/>
+    <w:rsid w:val="006C47A2"/>
     <w:rsid w:val="006E3EFC"/>
     <w:rsid w:val="00700B48"/>
     <w:rsid w:val="007171A1"/>
     <w:rsid w:val="00754DDF"/>
     <w:rsid w:val="0077514E"/>
     <w:rsid w:val="008019DC"/>
+    <w:rsid w:val="00806519"/>
+    <w:rsid w:val="008314A2"/>
     <w:rsid w:val="0086449F"/>
     <w:rsid w:val="00865C79"/>
+    <w:rsid w:val="00871E10"/>
+    <w:rsid w:val="00892F6F"/>
     <w:rsid w:val="008E5DFC"/>
+    <w:rsid w:val="008F46C8"/>
     <w:rsid w:val="00934470"/>
     <w:rsid w:val="0096721C"/>
     <w:rsid w:val="00967628"/>
     <w:rsid w:val="0099196D"/>
+    <w:rsid w:val="009F16EB"/>
     <w:rsid w:val="009F25D5"/>
+    <w:rsid w:val="009F6625"/>
     <w:rsid w:val="00A068FE"/>
     <w:rsid w:val="00A15726"/>
     <w:rsid w:val="00A3309D"/>
     <w:rsid w:val="00A45FAF"/>
     <w:rsid w:val="00A6304F"/>
     <w:rsid w:val="00A73A64"/>
     <w:rsid w:val="00AA3F0D"/>
     <w:rsid w:val="00AB09D2"/>
+    <w:rsid w:val="00AD6B88"/>
     <w:rsid w:val="00AD7F37"/>
     <w:rsid w:val="00B26B0B"/>
     <w:rsid w:val="00B85ABC"/>
     <w:rsid w:val="00BA41BF"/>
     <w:rsid w:val="00BC60CC"/>
     <w:rsid w:val="00BE47A9"/>
     <w:rsid w:val="00C04461"/>
     <w:rsid w:val="00C2637E"/>
     <w:rsid w:val="00C73861"/>
     <w:rsid w:val="00C73C3C"/>
+    <w:rsid w:val="00C8198E"/>
     <w:rsid w:val="00D0386F"/>
     <w:rsid w:val="00D117D3"/>
     <w:rsid w:val="00D43A4C"/>
+    <w:rsid w:val="00D52C67"/>
     <w:rsid w:val="00D85674"/>
     <w:rsid w:val="00D8774B"/>
     <w:rsid w:val="00DD3B35"/>
+    <w:rsid w:val="00DF6CA7"/>
     <w:rsid w:val="00E5701E"/>
+    <w:rsid w:val="00E6009E"/>
     <w:rsid w:val="00E9147C"/>
     <w:rsid w:val="00F059F4"/>
     <w:rsid w:val="00F97CD0"/>
     <w:rsid w:val="00FD21C7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4DDB41BE"/>
   <w15:docId w15:val="{AEF7A63C-AD3D-DF4E-BCA9-9EDE9FADC75F}"/>
 </w:settings>
@@ -21086,51 +21444,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="TableNormal"/>
@@ -21240,55 +21597,55 @@
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00865C79"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arc-humanities.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -21579,70 +21936,86 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BFD5F0E-892A-6D40-9A5A-3AD1FAD06495}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>5716</Words>
-  <Characters>32586</Characters>
+  <Words>5722</Words>
+  <Characters>32616</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>271</Lines>
   <Paragraphs>76</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>38226</CharactersWithSpaces>
+  <CharactersWithSpaces>38262</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>